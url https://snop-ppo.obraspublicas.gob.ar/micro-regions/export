--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc44f76ff5b42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9199f00cc1ec4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="worksheet" sheetId="1" r:id="R9a034791fe1f4f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="worksheet" sheetId="1" r:id="R0b67482d308148ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
     <x:numFmt numFmtId="3453" formatCode="#,##0.000 %"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills count="5">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
@@ -65,51 +65,51 @@
       <x:left style="thin"/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="8">
     <x:xf/>
     <x:xf fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <x:xf numFmtId="164" applyNumberFormat="1"/>
     <x:xf numFmtId="3453" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="1" fillId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <x:xf fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="right"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a034791fe1f4f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b67482d308148ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="15" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="1" t="inlineStr">
         <x:is>
           <x:t>Nombre</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="1" t="inlineStr">
         <x:is>
           <x:t>Descripción</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="1" t="inlineStr">
         <x:is>