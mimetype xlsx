--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9199f00cc1ec4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6862e205d4ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="worksheet" sheetId="1" r:id="R0b67482d308148ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="worksheet" sheetId="1" r:id="R6a048daa51284950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
     <x:numFmt numFmtId="3453" formatCode="#,##0.000 %"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills count="5">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
@@ -65,51 +65,51 @@
       <x:left style="thin"/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="8">
     <x:xf/>
     <x:xf fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <x:xf numFmtId="164" applyNumberFormat="1"/>
     <x:xf numFmtId="3453" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="1" fillId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <x:xf fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="right"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b67482d308148ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a048daa51284950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="15" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="1" t="inlineStr">
         <x:is>
           <x:t>Nombre</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="1" t="inlineStr">
         <x:is>
           <x:t>Descripción</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="1" t="inlineStr">
         <x:is>