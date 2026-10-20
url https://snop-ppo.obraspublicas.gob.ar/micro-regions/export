--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6862e205d4ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5be56bbb9e49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="worksheet" sheetId="1" r:id="R6a048daa51284950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="worksheet" sheetId="1" r:id="Rfb7a177c766f489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
     <x:numFmt numFmtId="3453" formatCode="#,##0.000 %"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills count="5">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
@@ -65,51 +65,51 @@
       <x:left style="thin"/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="8">
     <x:xf/>
     <x:xf fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <x:xf numFmtId="164" applyNumberFormat="1"/>
     <x:xf numFmtId="3453" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="1" fillId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <x:xf fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <x:alignment horizontal="right"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a048daa51284950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb7a177c766f489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="15" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="19" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="1" t="inlineStr">
         <x:is>
           <x:t>Nombre</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="1" t="inlineStr">
         <x:is>
           <x:t>Descripción</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="1" t="inlineStr">
         <x:is>